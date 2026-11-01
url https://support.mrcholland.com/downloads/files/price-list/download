--- v10 (2026-08-31)
+++ v11 (2026-11-01)
@@ -4,117 +4,117 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\03. Prices\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AAD7682-8DDC-49DE-8FBE-280D9C1C03D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D8B091B-ECE4-433E-8E4A-6933523CB8DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-118" yWindow="-118" windowWidth="33749" windowHeight="18380" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="39521" yWindow="1872" windowWidth="26326" windowHeight="15303" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MLPA Probemixes" sheetId="1" r:id="rId1"/>
     <sheet name="MLPA Reagents" sheetId="2" r:id="rId2"/>
     <sheet name="SDs" sheetId="3" r:id="rId3"/>
     <sheet name="Melt Assays" sheetId="4" r:id="rId4"/>
     <sheet name="NXtec Probemixes" sheetId="6" r:id="rId5"/>
     <sheet name="NXtec Reagents" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Melt Assays'!$A$5:$D$5</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MLPA Probemixes'!$A$5:$E$1106</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MLPA Probemixes'!$A$5:$E$1109</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'MLPA Reagents'!$A$5:$D$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'NXtec Probemixes'!$A$5:$D$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'NXtec Reagents'!$A$5:$D$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">SDs!$A$6:$E$36</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D344" i="1" l="1"/>
   <c r="D343" i="1"/>
   <c r="D342" i="1"/>
   <c r="A3" i="5"/>
   <c r="A2" i="5"/>
   <c r="A3" i="6"/>
   <c r="A2" i="6"/>
   <c r="A3" i="4"/>
   <c r="A2" i="4"/>
   <c r="A3" i="3"/>
   <c r="A2" i="3"/>
   <c r="A3" i="2"/>
   <c r="A2" i="2"/>
   <c r="C5" i="5"/>
   <c r="C5" i="6"/>
   <c r="C5" i="4"/>
   <c r="D6" i="3"/>
   <c r="C5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2483" uniqueCount="2452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2502" uniqueCount="2471">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>EK1-CY5</t>
   </si>
   <si>
     <t>EK1-FAM</t>
   </si>
   <si>
     <t>EK5-CY5</t>
   </si>
   <si>
     <t>EK5-FAM</t>
   </si>
   <si>
     <t>PCR001-FAM</t>
   </si>
   <si>
     <t>PCR003-FAM</t>
   </si>
   <si>
     <t>SMR12</t>
   </si>
   <si>
@@ -7629,52 +7629,109 @@
   <si>
     <t>NXtec D008 DMD - 100 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P189 CDKL5-FOXG1- 25 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P189 CDKL5-FOXG1- 50 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P189 CDKL5-FOXG1- 100 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P250 22q11/DiGeorge - 25 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P250 22q11/DiGeorge - 50 reactions</t>
   </si>
   <si>
     <t>SALSA MLPA Probemix P250 22q11/DiGeorge - 100 reactions</t>
   </si>
   <si>
     <t>ME012-B2 MGMT-IDH-TERT</t>
   </si>
   <si>
+    <t>MC005-100R</t>
+  </si>
+  <si>
+    <t>MC005-1000R</t>
+  </si>
+  <si>
+    <t>SALSA MC005 Lactase Persistence Genotyping 1 – 100 rxn</t>
+  </si>
+  <si>
+    <t>SALSA MC005 Lactase Persistence Genotyping 1 – 1000 rxn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	MC006-100R</t>
+  </si>
+  <si>
+    <t>MC006-1000R</t>
+  </si>
+  <si>
+    <t>SALSA MC006 Lactase Persistence Genotyping 2 – 100 rxn</t>
+  </si>
+  <si>
+    <t>SALSA MC006 Lactase Persistence Genotyping 2 – 1000 rxn</t>
+  </si>
+  <si>
+    <t>Combi Deal</t>
+  </si>
+  <si>
+    <t>MC005-100R + MC006-100R</t>
+  </si>
+  <si>
+    <t>SALSA MC005 Lactase Persistence Genotyping 1 – 100 rxn + SALSA MC006 Lactase Persistence Genotyping 2 – 100 rxn</t>
+  </si>
+  <si>
+    <t>MC005-1000R + MC006-1000R</t>
+  </si>
+  <si>
+    <t>SALSA MC005 Lactase Persistence Genotyping 1 – 1000 rxn + SALSA MC006 Lactase Persistence Genotyping 2 – 1000 rxn</t>
+  </si>
+  <si>
+    <t>P499-025R</t>
+  </si>
+  <si>
+    <t>P499-050R</t>
+  </si>
+  <si>
+    <t>P499-100R</t>
+  </si>
+  <si>
+    <t>SALSA MLPA Probemix P499 EPCAM - 25 reactions</t>
+  </si>
+  <si>
+    <t>SALSA MLPA Probemix P499 EPCAM - 50 reactions</t>
+  </si>
+  <si>
+    <t>SALSA MLPA Probemix P499 EPCAM - 100 reactions</t>
+  </si>
+  <si>
     <r>
-      <t>Last update: 10 August 2026</t>
+      <t>Last update: 26 October 2026</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="8"/>
         <color rgb="FF555555"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF555555"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve"> Prices are subjected to changes. Not responsible for typographical errors.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
@@ -8318,51 +8375,51 @@
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="28" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="30" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="27" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -8421,50 +8478,54 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="40% - Accent6" xfId="23" builtinId="51" customBuiltin="1"/>
@@ -8817,76 +8878,76 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E1106"/>
+  <dimension ref="A1:E1109"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E21" sqref="E21"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="77.75" customWidth="1"/>
     <col min="3" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="17.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.95" x14ac:dyDescent="0.45">
       <c r="A1" s="10" t="s">
         <v>2381</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="4"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="s">
-        <v>2451</v>
+        <v>2470</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6"/>
     </row>
     <row r="3" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="s">
         <v>2364</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="6"/>
     </row>
     <row r="5" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="37" t="s">
         <v>2249</v>
@@ -23167,123 +23228,162 @@
       </c>
       <c r="B1102" s="12" t="s">
         <v>2370</v>
       </c>
       <c r="C1102" s="13">
         <v>580</v>
       </c>
       <c r="D1102" s="15"/>
       <c r="E1102" s="5"/>
     </row>
     <row r="1103" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1103" s="12" t="s">
         <v>2368</v>
       </c>
       <c r="B1103" s="12" t="s">
         <v>2371</v>
       </c>
       <c r="C1103" s="13">
         <v>1135</v>
       </c>
       <c r="D1103" s="15"/>
       <c r="E1103" s="5"/>
     </row>
     <row r="1104" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1104" s="12" t="s">
-        <v>1043</v>
+        <v>2464</v>
       </c>
       <c r="B1104" s="12" t="s">
-        <v>2155</v>
+        <v>2467</v>
       </c>
       <c r="C1104" s="13">
         <v>296</v>
       </c>
       <c r="D1104" s="15"/>
       <c r="E1104" s="5"/>
     </row>
     <row r="1105" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1105" s="12" t="s">
-        <v>1044</v>
+        <v>2465</v>
       </c>
       <c r="B1105" s="12" t="s">
-        <v>2156</v>
+        <v>2468</v>
       </c>
       <c r="C1105" s="13">
         <v>580</v>
       </c>
       <c r="D1105" s="15"/>
       <c r="E1105" s="5"/>
     </row>
     <row r="1106" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1106" s="12" t="s">
-        <v>1045</v>
+        <v>2466</v>
       </c>
       <c r="B1106" s="12" t="s">
-        <v>2157</v>
+        <v>2469</v>
       </c>
       <c r="C1106" s="13">
         <v>1135</v>
       </c>
       <c r="D1106" s="15"/>
       <c r="E1106" s="5"/>
     </row>
+    <row r="1107" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1107" s="12" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B1107" s="12" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C1107" s="13">
+        <v>296</v>
+      </c>
+      <c r="D1107" s="15"/>
+      <c r="E1107" s="5"/>
+    </row>
+    <row r="1108" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1108" s="12" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B1108" s="12" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C1108" s="13">
+        <v>580</v>
+      </c>
+      <c r="D1108" s="15"/>
+      <c r="E1108" s="5"/>
+    </row>
+    <row r="1109" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1109" s="12" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B1109" s="12" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C1109" s="13">
+        <v>1135</v>
+      </c>
+      <c r="D1109" s="15"/>
+      <c r="E1109" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A5:E1106" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:E1109" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="77.75" customWidth="1"/>
     <col min="3" max="3" width="15.375" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.95" x14ac:dyDescent="0.45">
       <c r="A1" s="10" t="s">
         <v>2384</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="4"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="str">
         <f>'MLPA Probemixes'!A2</f>
-        <v>Last update: 10 August 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
+        <v>Last update: 26 October 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6"/>
     </row>
     <row r="3" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="str">
         <f>'MLPA Probemixes'!A3</f>
         <v>The prices in this list are list prices for direct orders from MRC Holland. Contact us for a quote that takes discounts and additional costs (such as shipping costs) into account. Different prices apply for orders through one of our sales partners; contact your local supplier for a quote.</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="4"/>
       <c r="D4" s="6"/>
     </row>
     <row r="5" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="39" t="s">
         <v>2249</v>
@@ -23615,76 +23715,76 @@
       <c r="D30" s="22"/>
     </row>
     <row r="31" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20" t="s">
         <v>2359</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>2360</v>
       </c>
       <c r="C31" s="13">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:D5" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C48" sqref="C48"/>
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="60.75" customWidth="1"/>
     <col min="3" max="3" width="92.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="17.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.95" x14ac:dyDescent="0.45">
       <c r="A1" s="10" t="s">
         <v>2385</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="8"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="str">
         <f>'MLPA Probemixes'!A2</f>
-        <v>Last update: 10 August 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
+        <v>Last update: 26 October 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="str">
         <f>'MLPA Probemixes'!A3</f>
         <v>The prices in this list are list prices for direct orders from MRC Holland. Contact us for a quote that takes discounts and additional costs (such as shipping costs) into account. Different prices apply for orders through one of our sales partners; contact your local supplier for a quote.</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="8"/>
       <c r="E4" s="4"/>
     </row>
@@ -24272,77 +24372,77 @@
     </row>
     <row r="44" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="11" t="s">
         <v>2435</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>2436</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>2437</v>
       </c>
       <c r="D44" s="13">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:E36" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" style="4" customWidth="1"/>
     <col min="2" max="2" width="77.75" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.375" style="4" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="4" customWidth="1"/>
     <col min="5" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.95" x14ac:dyDescent="0.45">
       <c r="A1" s="34" t="s">
         <v>2386</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="8"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="str">
         <f>'MLPA Probemixes'!A2</f>
-        <v>Last update: 10 August 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
+        <v>Last update: 26 October 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:5" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="str">
         <f>'MLPA Probemixes'!A3</f>
         <v>The prices in this list are list prices for direct orders from MRC Holland. Contact us for a quote that takes discounts and additional costs (such as shipping costs) into account. Different prices apply for orders through one of our sales partners; contact your local supplier for a quote.</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
     </row>
     <row r="5" spans="1:5" s="45" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="43" t="s">
         <v>2249</v>
       </c>
@@ -24360,86 +24460,157 @@
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="15" t="s">
         <v>1134</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>2312</v>
       </c>
       <c r="C6" s="13">
         <v>450</v>
       </c>
       <c r="D6" s="15"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="15" t="s">
         <v>1133</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>2313</v>
       </c>
       <c r="C7" s="13">
         <v>4000</v>
       </c>
       <c r="D7" s="15"/>
     </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C8" s="17">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C9" s="17">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C10" s="17">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C11" s="17">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="49" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="30.15" x14ac:dyDescent="0.35">
+      <c r="A14" s="48" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C14" s="17">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="30.15" x14ac:dyDescent="0.35">
+      <c r="A15" s="48" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C15" s="17">
+        <v>6500</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A5:D5" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" style="4" customWidth="1"/>
     <col min="2" max="2" width="77.75" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.375" style="4" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="4" customWidth="1"/>
     <col min="5" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.95" x14ac:dyDescent="0.45">
       <c r="A1" s="33" t="s">
         <v>2388</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="8"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="str">
         <f>'MLPA Probemixes'!A2</f>
-        <v>Last update: 10 August 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
+        <v>Last update: 26 October 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:5" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="str">
         <f>'MLPA Probemixes'!A3</f>
         <v>The prices in this list are list prices for direct orders from MRC Holland. Contact us for a quote that takes discounts and additional costs (such as shipping costs) into account. Different prices apply for orders through one of our sales partners; contact your local supplier for a quote.</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
     </row>
     <row r="5" spans="1:5" s="45" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="46" t="s">
         <v>2250</v>
       </c>
@@ -24713,51 +24884,51 @@
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" style="4" customWidth="1"/>
     <col min="2" max="2" width="77.75" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.375" style="4" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="4" customWidth="1"/>
     <col min="5" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.95" x14ac:dyDescent="0.45">
       <c r="A1" s="33" t="s">
         <v>2389</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="8"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="str">
         <f>'MLPA Probemixes'!A2</f>
-        <v>Last update: 10 August 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
+        <v>Last update: 26 October 2026. Prices are subjected to changes. Not responsible for typographical errors.</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:4" customFormat="1" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="str">
         <f>'MLPA Probemixes'!A3</f>
         <v>The prices in this list are list prices for direct orders from MRC Holland. Contact us for a quote that takes discounts and additional costs (such as shipping costs) into account. Different prices apply for orders through one of our sales partners; contact your local supplier for a quote.</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>2211</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
     </row>
     <row r="5" spans="1:4" s="45" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="46" t="s">
         <v>2249</v>
       </c>
       <c r="B5" s="46" t="s">